--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="34">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -102,50 +102,62 @@
     <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_de_lei_001-2026_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO MUNICIPAL DE BARRO ESTABELECIDA PELA LEI N° 359/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALOR DO PISO SALARIAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA AO VENCIMENTO BASE PERCEBIDO PELO PROFISSIONAL DO MAGISTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_004-2026_1.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO MUNICÍPIO DE BARRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/288/pl_011-2026_ldo_completo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -449,56 +461,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_de_lei_001-2026_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_004-2026_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_de_lei_001-2026_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_004-2026_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/288/pl_011-2026_ldo_completo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H5"/>
+  <dimension ref="A1:H6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="199" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -600,56 +612,83 @@
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
+    <row r="6" spans="1:8">
+      <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="H6" t="s">
+        <v>33</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
+    <hyperlink ref="G6" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>