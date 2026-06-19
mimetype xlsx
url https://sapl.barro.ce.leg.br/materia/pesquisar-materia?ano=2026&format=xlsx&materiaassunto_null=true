--- v1 (2026-05-03)
+++ v2 (2026-06-19)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="287" uniqueCount="133">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -62,102 +62,445 @@
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>20260201</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Projeto de Indicação</t>
   </si>
   <si>
     <t>Wenes</t>
   </si>
   <si>
     <t>http://sapl.barro.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Indicação nº 001/2026_x000D_
 Autoria: Vereador José Wenes dos Santos / Vereador Joanes Vieira da Silva_x000D_
 Ementa: Denomina de Rua Boa Esperança a rua que indica.</t>
   </si>
   <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>2026032703</t>
+  </si>
+  <si>
+    <t>Thefferson Feitosa</t>
+  </si>
+  <si>
+    <t>PROJETO DE INDICAÇÃO Nº 001/2026._x000D_
+Autoria: Vereador Thefferson Dyogo de Lima Feitosa_x000D_
+Ementa: Institui o Calendário Oficial de Eventos Esportivos no Município de Barro e dá outras providências.</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>2026051504</t>
+  </si>
+  <si>
+    <t>Itamar</t>
+  </si>
+  <si>
+    <t>PROJETO DE INDICAÇÃO Nº 001/2026._x000D_
+Autoria: Vereador José Itamar Mendes._x000D_
+Ementa: Torna de Utilidade Pública a Associação AHCOR de Apoio a Vida.</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>2026043001</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>Koringa</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2026._x000D_
+Autoria: Vereador Eurandir de Sousa Sinézio._x000D_
+Ementa: Concede Título de “Cidadão Barrense” ao Reverendo Padre Edvan Carlos Guedes, na forma que indica.</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>2026043002</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO Nº 001/2026._x000D_
+Autoria: Vereador José Wenes dos Santos._x000D_
+Ementa: Concede Título de “Cidadão Barrense” ao Reverendo Padre Brunael Barbosa Almeida, na forma que indica.</t>
+  </si>
+  <si>
     <t>285</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_de_lei_001-2026_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA ESTRUTURA ORGANIZACIONAL DA ADMINISTRAÇÃO MUNICIPAL DE BARRO ESTABELECIDA PELA LEI N° 359/2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>286</t>
+    <t>290</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>Denomina de Rua Boa Esperança, a Rua que indica.</t>
+  </si>
+  <si>
+    <t>289</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE O REAJUSTE DO VALOR DO PISO SALARIAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA AO VENCIMENTO BASE PERCEBIDO PELO PROFISSIONAL DO MAGISTÉRIO MUNICIPAL.</t>
+    <t>Dispõe sobre o reajuste do valor do Piso Salarial Nacional para os Profissionais do Magistério Público da Educação Básica ao vencimento-base percebido pelo Profissional do Magistério municipal.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_004-2026_1.pdf</t>
   </si>
   <si>
     <t>EMENTA: DISPÕE SOBRE A ATUALIZAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO MUNICÍPIO DE BARRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Altera o Inciso V, do Artigo 1º da Lei nº 494/2021, de 30 de março de 2021, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a atualização do Piso Salarial dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) do Município de Barro, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a Criação do Programa de Incentivo à Aprendizagem aos Estudantes da Educação de Jovens e Adultos (EJA) na Rede Pública Municipal de Ensino de Barro/CE, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>Dispõe sobre regulamentação dos honorários de sucumbência devidos aos Procuradores do Município e dá outras providências.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>Autoriza fixação de índice de revisão geral anual da remuneração de servidores do Poder Executivo do Município de Barro/CE e dá outras providências.</t>
+  </si>
+  <si>
     <t>288</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/288/pl_011-2026_ldo_completo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA ANUAL PARA O EXERCÍCIO FINANCEIRO DE 2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>2026043003</t>
+  </si>
+  <si>
+    <t>Jordão</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 001/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa_x000D_
+Ementa: Cria a Feira Livre de Animais de Grande e Pequeno Porte do Município de Barro-CE, institui normas de funcionamento, vigilância sanitária e dá outras providências.</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>2026051503</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 002/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa._x000D_
+Ementa: Dispõe sobre a fiscalização e o monitoramento da execução de emendas parlamentares destinadas ao Município de Barro/CE, assegurando transparência, publicidade e rastreabilidade dos recursos públicos.</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>2026022701</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Joanes Vieira</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 001/2026._x000D_
+Autoria: Vereador Joanes Vieira da Silva._x000D_
+Ementa: Requer o complemento de calçamento das Ruas Roque Ribeiro e Rua Maria Minervina, neste Município.</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>2026022702</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 001/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa._x000D_
+Ementa: Requer à Prefeitura Municipal de Barro o melhoramento e a ampliação da iluminação pública nos Distritos de Iara e Monte Alegre, visando garantir maior segurança e qualidade de vida à população.</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>2026022703</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 002/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa._x000D_
+Ementa: Requer à Superintendência de Obras Públicas (SOP), órgão vinculado ao Governo do Estado do Ceará, a implantação de redutores de velocidade na Rodovia Firmino Tavares, neste Município.</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>2026030601</t>
+  </si>
+  <si>
+    <t>Wilton Diniz</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 001/2026._x000D_
+Autoria: Vereador Wilton Leite Diniz._x000D_
+Ementa: Requer a continuação da construção do calçamento da Rua José Lira Sobrinho até a Vila André, no Bairro Vila São José, neste Município.</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>2026031301</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 002/2026._x000D_
+Autoria: Vereador Wilton Leite Diniz._x000D_
+Ementa: Requer a construção de calçamento na Vila Biziu, localizada no Bairro Xique-Xique, neste Município.</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>2026031302</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 001/2026._x000D_
+Autoria: Vereador Eurandir de Sousa Sinézio._x000D_
+Ementa: Requer a Instalação de Placas de Identificação nas Ruas do Município de Barro, com a possibilidade de Parceria Público-Privada.</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>2026031303</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 002/2026._x000D_
+Autoria: Vereador Eurandir de Sousa Sinézio._x000D_
+Ementa: Requer a Reforma da Unidade Básica de Saúde do Distrito de Cuncas, denominada José Pequeno Feitosa, no Município de BARRO/CE.</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>2026031304</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO N° 003/2026._x000D_
+Autoria: Vereador Eurandir de Sousa Sinézio._x000D_
+Ementa: Requer a Construção de Duas Passagens Molhadas, sendo uma na Fazenda Nova e outra no Sítio Alegre, Zona Rural do Município de Barro-CЕ.</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>2026032701</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO No 003/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa._x000D_
+Ementa: Requer a construção de uma passagem molhada no Riacho dos Dantas, localizado no Sítio Bálsamos.</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>2026032702</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO No 004/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa._x000D_
+Ementa: Requer a construção de uma passagem molhada no Riacho do Bebedouro, localizado no Sítio Mandasaia</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>2026041001</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 001/2026._x000D_
+Autoria: Vereador Thefferson Dyogo de Lima Feitosa._x000D_
+Ementa: Requer a construção de passagem molhada na Estrada Velha de acesso à Comunidade do Sítio Crato, bem como a pavimentação em paralelepipedo na Ladeira da Estrada do Sítio Queimadas, visando melhorar a mobilidade e garantir segurança no tráfego local.</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>2026042401</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 005/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa._x000D_
+Ementa: Requer a construção de uma passagem molhada no Riacho de Antônio bento, localizado no Sítio Alegre, neste Município.</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>2026042402</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 006/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa._x000D_
+Ementa: Requer a reforma e melhoramento da Escola José Fernandes de Lima, localizada no Distrito de Serrota, neste Município.</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>2026042403</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 002/2026._x000D_
+Autoria: Vereador Joanes Vieira da Silva._x000D_
+Ementa: Requer o complemento de calçamento da Avenida Deputado Januário Feitosa, compreendendo o trecho entre o Posto Patagônia e o Restaurante Padre Cícero, neste Município.</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>2026042404</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 003/2026._x000D_
+Autoria: Vereador Joanes Vieira da Silva._x000D_
+Ementa: Requer a construção de calçamento das Ruas Francisco Tavares Martins e Wilson Dias, neste Município.</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>2026051501</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 007/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa._x000D_
+Ementa: Requer a construção de uma passagem molhada e o melhoramento da estrada que dá acesso à Vila Adelino, localizada no Distrito de Monte Alegre, neste Município</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>2026051502</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO Nº 008/2026._x000D_
+Autoria: Vereador José Jordão Tavares de Sousa._x000D_
+Ementa: Requer a pavimentação da Rua Sem Denominação que inicia na casa de “Nazinha” e termina no corredor que dá acesso à BR116, localizado no Distrito de Monte Alegre, neste Município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -461,69 +804,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_de_lei_001-2026_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_004-2026_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/288/pl_011-2026_ldo_completo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/285/projeto_de_lei_001-2026_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/287/projeto_de_lei_004-2026_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2026/288/pl_011-2026_ldo_completo.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="199" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="238.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -545,150 +888,957 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>27</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>14</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
+        <v>26</v>
+      </c>
+      <c r="E6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" t="s">
+        <v>36</v>
+      </c>
+      <c r="F7" t="s">
+        <v>37</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D8" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>35</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" t="s">
+        <v>37</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>46</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>50</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>51</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="E11" t="s">
+        <v>36</v>
+      </c>
+      <c r="F11" t="s">
+        <v>37</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>53</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>54</v>
+      </c>
+      <c r="D12" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" t="s">
+        <v>37</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" t="s">
+        <v>37</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
+      </c>
+      <c r="F14" t="s">
+        <v>37</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>61</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>62</v>
+      </c>
+      <c r="D15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
+        <v>36</v>
+      </c>
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H15" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
+        <v>36</v>
+      </c>
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>67</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>68</v>
+      </c>
+      <c r="D17" t="s">
+        <v>35</v>
+      </c>
+      <c r="E17" t="s">
+        <v>36</v>
+      </c>
+      <c r="F17" t="s">
+        <v>37</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="H17" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>72</v>
+      </c>
+      <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
+        <v>36</v>
+      </c>
+      <c r="F18" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>76</v>
+      </c>
+      <c r="D19" t="s">
+        <v>35</v>
+      </c>
+      <c r="E19" t="s">
+        <v>36</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H19" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>78</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>79</v>
+      </c>
+      <c r="D20" t="s">
+        <v>80</v>
+      </c>
+      <c r="E20" t="s">
+        <v>81</v>
+      </c>
+      <c r="F20" t="s">
+        <v>82</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H20" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>84</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>85</v>
+      </c>
+      <c r="D21" t="s">
+        <v>80</v>
+      </c>
+      <c r="E21" t="s">
+        <v>81</v>
+      </c>
+      <c r="F21" t="s">
+        <v>73</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H21" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>87</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>88</v>
+      </c>
+      <c r="D22" t="s">
+        <v>80</v>
+      </c>
+      <c r="E22" t="s">
+        <v>81</v>
+      </c>
+      <c r="F22" t="s">
+        <v>73</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H22" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>90</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>91</v>
+      </c>
+      <c r="D23" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" t="s">
+        <v>81</v>
+      </c>
+      <c r="F23" t="s">
+        <v>92</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>94</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>95</v>
+      </c>
+      <c r="D24" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" t="s">
+        <v>81</v>
+      </c>
+      <c r="F24" t="s">
+        <v>92</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H24" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>97</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>98</v>
+      </c>
+      <c r="D25" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" t="s">
+        <v>28</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H25" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>100</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>101</v>
+      </c>
+      <c r="D26" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" t="s">
+        <v>81</v>
+      </c>
+      <c r="F26" t="s">
+        <v>28</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>103</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" t="s">
+        <v>80</v>
+      </c>
+      <c r="E27" t="s">
+        <v>81</v>
+      </c>
+      <c r="F27" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H27" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>107</v>
+      </c>
+      <c r="D28" t="s">
+        <v>80</v>
+      </c>
+      <c r="E28" t="s">
+        <v>81</v>
+      </c>
+      <c r="F28" t="s">
+        <v>73</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H28" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>109</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>110</v>
+      </c>
+      <c r="D29" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" t="s">
+        <v>73</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H29" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>113</v>
+      </c>
+      <c r="D30" t="s">
+        <v>80</v>
+      </c>
+      <c r="E30" t="s">
+        <v>81</v>
+      </c>
+      <c r="F30" t="s">
         <v>18</v>
       </c>
-      <c r="E6" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="G30" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H30" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>115</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" t="s">
+        <v>80</v>
+      </c>
+      <c r="E31" t="s">
+        <v>81</v>
+      </c>
+      <c r="F31" t="s">
+        <v>73</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H31" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>118</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" t="s">
+        <v>80</v>
+      </c>
+      <c r="E32" t="s">
+        <v>81</v>
+      </c>
+      <c r="F32" t="s">
+        <v>73</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H32" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>121</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" t="s">
+        <v>80</v>
+      </c>
+      <c r="E33" t="s">
+        <v>81</v>
+      </c>
+      <c r="F33" t="s">
+        <v>82</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H33" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>124</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>125</v>
+      </c>
+      <c r="D34" t="s">
+        <v>80</v>
+      </c>
+      <c r="E34" t="s">
+        <v>81</v>
+      </c>
+      <c r="F34" t="s">
+        <v>82</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H34" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>127</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>128</v>
+      </c>
+      <c r="D35" t="s">
+        <v>80</v>
+      </c>
+      <c r="E35" t="s">
+        <v>81</v>
+      </c>
+      <c r="F35" t="s">
+        <v>73</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H35" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>130</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>131</v>
+      </c>
+      <c r="D36" t="s">
+        <v>80</v>
+      </c>
+      <c r="E36" t="s">
+        <v>81</v>
+      </c>
+      <c r="F36" t="s">
+        <v>73</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>