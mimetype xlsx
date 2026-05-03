--- v1 (2026-02-02)
+++ v2 (2026-05-03)
@@ -10,216 +10,216 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="816" uniqueCount="407">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="823" uniqueCount="412">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>20250206</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Projeto de Indicação</t>
   </si>
   <si>
     <t>Jordão</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/</t>
+    <t>http://sapl.barro.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Indicação Nº 001/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Denomina de Rua Manoel Jesus de Lima a rua que indica.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>20250208</t>
   </si>
   <si>
     <t>Projeto de Indicação Nº 002/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Denomina de Valdemiro Justino da Silva ("Seu Miro") a rua que indica</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>20250302</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_indicacao_03-2025_jordao.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_indicacao_03-2025_jordao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 003/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Denomina de Rua Francisco Justino dos Santos a rua que indica.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>20250320</t>
   </si>
   <si>
     <t>Itamar</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_indicacao_no_01-2025_md.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_indicacao_no_01-2025_md.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 001/2025_x000D_
 Autoria: Exmos. Senhores Vereadores, José Itamar Mendes, José Wenes dos Santos, Eurandir de Sousa Sinézio e Alex Freitas de Figueiredo._x000D_
 Ementa: Indica ao Poder Executivo Municipal a denominação oficial das ruas do Loteamento Pedro Tavares de Almeida, localizado no Município de Barro – CE.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>20250502</t>
   </si>
   <si>
     <t>PROJETO INDICAÇÃO N° 04/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Autoriza o Município de Barro, Estado do Ceará, a tomar Evento Cultural o "SÃO JOÃO DA IARA" e dá outras providências.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>20250801</t>
   </si>
   <si>
     <t>Koringa</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_indicacao_01-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_indicacao_01-2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO N° 01/2025_x000D_
 Autoria: Vereador Eurandir de Sousa Sinézio_x000D_
 Ementa: Denomina de "José Paixão Neto", a Areninha em fase de execução no Distrito de Cuncas, neste Município.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>20250901</t>
   </si>
   <si>
     <t>Wenes</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_indicacao_no_01-2025_wenes.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_indicacao_no_01-2025_wenes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 01/2025_x000D_
 Autoria: Vereador José Wenes dos Santos_x000D_
 Ementa: Denomina de "José Alves Feitosa (Zé de Júlio)", a Areninha em fase de execução no Distrito de Iara, neste Município</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>20250902</t>
   </si>
   <si>
     <t>Dundun, Wenes</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_indicacao_no_02-2025_wenes_-_dundum.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_indicacao_no_02-2025_wenes_-_dundum.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 02/2025_x000D_
 Autoria: Vereador José Wenes dos Santos / Vereador Francisco das Chagas Tavares Rodrigues_x000D_
 Ementa: Requer do Poder Executivo Municipal o envio de Projeto de Lei para Reajuste de Salário dos Secretários Escolares Municipais</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>20250903</t>
   </si>
   <si>
     <t>Joanes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_indicacao_no_02-2025_joanes.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_indicacao_no_02-2025_joanes.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 02/2025_x000D_
 Autoria: Vereador Joanes Vieira da Silva_x000D_
 Ementa: Denomina de "José e Silva (Zé Quinco Filho)", a Areninha em fase de execução no Bairro Trajano Nogueira, neste Município.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>20250501</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Dundun</t>
   </si>
   <si>
     <t>Concede Comenda de Honra ao Mérito "Crisantina Monteiro Dias" ao Senhor Sebastião Bandeira de Almeida.</t>
   </si>
   <si>
@@ -238,613 +238,613 @@
   </si>
   <si>
     <t>20251001</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO nº 001/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Concede Título de "Cidadã Barrense", a Senhora Lindalva de Souza Silva, na forma que indica.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_001-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_001-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA JOÃO NONATO MARTINS, A RUA QUE INDICA</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_002-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_002-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALOR DO PISO SALARIAL NACIONAL PARA OS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA AO VENCIMENTO-BASE PERCEBIDO PELO PROFISSIONAL DO MAGISTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_003-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_003-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA OS DISPOSITIVOS DA LEI MUNICIPAL Nº 308/2012, QUE ESTABELECE A ORGANIZAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE DEFESA DA MULHER (CMDM) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_004-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_004-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO USO DE APARELHOS CELULARES NAS ESCOLAS PÚBLICAS E PROVADAS NO MUNICÍPIO, EM CONFORMIDADE COM A LEI FEDERAL Nº 15.100/2025, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_05-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça localizada no Engenho Velho, Zona Rural do Município de Barro/CE, e dá outras providências</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_no_006-2025_executivo.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_no_006-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atualização do piso salarial dos Agentes Comunitários de Saúde (ACS), Agentes de Combate às Endemias (ACE) do Município de Barro, e dá outras providências.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_no_007-2025_executivo.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_no_007-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do §1º, do Art. 68, da Lei nº 536, de 31 de março de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/221/pl_no_009-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/221/pl_no_009-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_no_010-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_no_010-2025.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Lei Municipal nº 523/2022, que autoriza o Poder Executivo Municipal a celebrar convênios com Instituições Bancárias e afins para a concessão de empréstimos consignados em folha de pagamento aos Servidores Municipais</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_no_011-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_no_011-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração e execução da Lei Orçamentária Anual para o Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_no_012-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_no_012-2025.pdf</t>
   </si>
   <si>
     <t>CRIA NA ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO DE BARRO UM CARGO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_013-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_013-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A SUBSTITUIÇÃO DO PROGRAMA PREVINE BRASIL E DO PAGAMENTO POR DESEMPENHO DA SAÚDE BUCAL POR INCENTIVO DO COMPONENTE DE QUALIDADE DA ATENÇÃO PRIMÁRIA À SAÚDE, EM RAZÃO DE NOVA METODOLOGIA DE COFINANCIAMENTO FEDERAL.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_014-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_014-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A RATEAR OS VALORES EXCEDENTES DO COMPONENTE DE QUALIDADE REFERENTES AO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_015-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_015-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A REPASSAR AOS AGENTES COMUNITÁRIOS DE SAÚDE INCENTIVO FINANCEIRO  ADICIONAL, REPASSADO PELO MINISTÉRIO DA SAUDE AO MUNICÍPIO DE BARRO-CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_016-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_016-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção dos Cargos Públicos Efetivos Criados pela Lei nº 551/2024 e não providos por meio do Concurso Público, e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_017-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_017-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei 010/1994 e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação administrativa e organizacional no âmbito da Rede Municipal de Ensino do Município de Barro-CE, estabelece critérios para provimento e concessão de gratificação por fundo e dá outras providências.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-07-31_154524.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-07-31_154524.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A EXTINÇÃO DO CARGO DE AUXILIAR DE ENFERMAGEM, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_020-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_020-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI nº 010/1994 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Denomina de RUA JOSÉ SALVADOR DIAS, a rua que indica.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_22-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_22-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO POLO UNIVERSITÁRIO DE APOIO PRESENCIAL DA UNIVERSIDADE ABERTA DO BRASIL EM BARRO-CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_23-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_23-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A ESTRUTURA ADMINISTRATIVA DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_24-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_24-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA RESTRUTURAÇÃO ADMINISTRATIVA E ORGANIZACIONAL NO ÂMBITO DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE BARRO/CE, ESTABELECE CRITÉRIOS PARA PROVIMENTO E CONCESSÃO DE GRATIFICAÇÃO POR FUNÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_25-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_25-2025.pdf</t>
   </si>
   <si>
     <t>INDICA A DENOMINAÇÃO OFICIAL DAS RUAS DO LOTEAMENTO PEDRO TAVARES DE ALMEIDA, LOCALIZADO NO MUNICÍPIO DE BARRO - CE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_026-2025_-_ppa.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_026-2025_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual - PPA do Município de Barro - Estado do Ceará, para o Quadriênio 2026/2029, e dá outras providências.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_27_1.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_27_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LOTERIA MUNICIPAL NO ÂMBITO DO MUNICÍPIO DE BARRO-CE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_no_28-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_no_28-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "JOSÉ PAIXÃO NETO" A ARENINHA NO DISTRITO DE CUNCAS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_29-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_29-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA MANOEL JESUS DE LIMA A RUA QUE INDICA</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_30-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_30-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE VALDEMIRO JUSTINO DA SILVA "SEU MIRO" A RUA QUE INDICA</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_31-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_31-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE RUA FRANCISCO JUSTINO DOS SANTOS A RUA QUE INDICA</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_32-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_32-2025.pdf</t>
   </si>
   <si>
     <t>ESTIMA RECEITA E FIXA DESPESA DO MUNICÍPIO DE BARRO-CE PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_33-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_33-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "JOSÉ ALVES FEITOSA (ZÉ DE JÚLIO)", A ARENINHA NO DISTRITO DE IARA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_34-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_34-2025.pdf</t>
   </si>
   <si>
     <t>DENOMINA DE "JOSÉ E SILVA (ZÉ QUINCO FILHO)", A ARENINHA NO BAIRRO TRAJANO NOGUEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_no_035-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_no_035-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Gratificação Anual por Desempenho Educacional vinculada aos resultados do SPAECE, no âmbito do Município de Barro/CE e dá outras providências.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no_36-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no_36-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 359/2014, CRIANDO O CARGO EM COMISSÃO DE PROCURADOR FISCAL E COORDENADOR DO SETOR ADMINISTRATIVO E FISCAL, BEM COMO ACRESCENTANDO O INCISO V AO ART. 6°, PARA FIXAR A NOVA GRATIFICAÇÃO DE EXERCÍCIO DOS CARGOS DE PROCURADOR ADMINISTRATIVO E PROCURADOR FISCAL.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no_37-_2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no_37-_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO CÓDIGO TRIBUTÁRIO MUNICIPAL DE BARRO/CE, REESTRUTURANDO A LEGISLAÇÃO E ATUALIZANDO AS NORMAS SOBRE TRIBUTOS MUNICIPAIS E ADMINISTRAÇÃO FISCAL, EM CONFORMIDADE COM AS TRANSFORMAÇÕES DO SISTEMA TRIBUTÁRIO NACIONAL, VISANDO A SEGURANÇA JURÍDICA E A EFICIÊNCIA NA GESTÃO FISCAL.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/276/pl_38-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/276/pl_38-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A POLITICA MUNICIPAL DE  INCENTIVO Á CIÊNCIA, TECNOLOGIA E INOVAÇÃO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_39-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_39-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Prêmio por Produtividade Fiscal Municipal (PPFM) para os servidores públicos da Secretaria de Finanças responsáveis pela arrecadação, fiscalização, controle, autuação e demais atividades vinculadas ao incremento de receitas tributárias do Município de Barro e dá outras providências.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_40-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_40-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO DE INCENTIVO À EFICIÊNCIA E PRODUTIVIDADE DO SECRETÁRIO ESCOLAR NO ÂMBITO DA REDE MUNICIPAL DE ENSINO DE BARRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>20250301</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_01-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_01-2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 001/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Autoriza o Poder Executivo Municipal a regulamentar o Transporte Escolar Universitário no Município de Barro-CE e dá outras providências.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>20250402</t>
   </si>
   <si>
     <t>Thefferson Feitosa</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_no_001-2025_thefferson.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_no_001-2025_thefferson.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 01/2025_x000D_
 Autoria: Vereador Thefferson Dyogo de Lima Feitosa_x000D_
 Ementa: Dispõe sobre a obrigatoriedade do Hasteamento das Bandeiras, Nacional, Estadual e Municipal, bem como a execução dos respectivos Hinos nas escolas de Ensino Público e Particular, no Município de Barro, Estado do Ceará.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>20251103</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_002-2025_jordao.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_002-2025_jordao.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 002/2025_x000D_
 AUTORIA: VEREADOR JOSÉ JORDÃO TAVARES DE SOUSA_x000D_
 EMENTA: RECONHECE O DIA DE NOSSA SENHORA DA IMACULADA CONCEIÇÃO COMO PATRIMÔNIO CULTURAL IMATERIAL DO MUNICIPIO DO BARRO, CELEBRADO DURANTE A FESTA RELIGIOSA DE NOSSA SENHORA DA CONCEIÇÃO DO DISTRITO DE IARA NO DIA 8 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_resolucao_01-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_resolucao_01-2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução Nº 14/2002 e dá outras providências.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>20250101</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_no_001-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_no_001-2025.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº 001/2025 _x000D_
 Autoria: Vereador José Wenes dos Santos_x000D_
 Ementa: Requer a construção de calçamento da Rua da Paz, Rua Joaquim José de Almeida, Rua Alto da Boa Vista e a continuação do calçamento da Rua Monsenhor Vicente Bezerra que dá acesso ao Cemitério Padre Ibiapina, localizadas no Distrito de Iara.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>20250201</t>
   </si>
   <si>
     <t>Dody</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_no_001-2025_dody.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_no_001-2025_dody.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº 01/2025_x000D_
 Autoria: Vereador José Wilson de Sousa_x000D_
 Ementa: Requer calçamento de pedra paralelepípedo no Distrito de Brejinho, bem como uma praça pública para aquela localidade e uma areinha esportiva.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>20250202</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_no_002-2025_dody.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_no_002-2025_dody.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº 02/2025_x000D_
 Autoria: Vereador José Wilson de Sousa_x000D_
 Ementa: Requer o calçamento de pedra paralelepípedo na Rua Antônio de Jesus que dá acesso ao campo de Futebol, localizado no Distrito de Santo Antônio, bem como o melhoramento do Campo de Futebol daquele Distrito.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>20250203</t>
   </si>
   <si>
     <t>Requerimento Nº 001/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Requer a construção de passagem molhada na Rua Joaquim José de Almeida no Distrito de Iara.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>20250204</t>
   </si>
   <si>
     <t>Requerimento Nº 002/2025_x000D_
@@ -902,304 +902,304 @@
     <t>20250211</t>
   </si>
   <si>
     <t>Requerimento Nº 002/2025_x000D_
 Autoria: Vereador Thefferson Dyogo de Lima Feitosa_x000D_
 Requer a pavimentação asfáltica de todo o Distrito de Monte Alegre e a construção de uma areinha esportiva.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>20250212</t>
   </si>
   <si>
     <t>Requerimento Nº 004/2025_x000D_
 Autoria: Vereador José Wilson de Sousa_x000D_
 Ementa: Requer da Prefeitura Municipal a viabilidade da criação de um Programa de Aração e Gradagem de Terra para Pequenos Produtores Rurais no Município de Barro.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>20250303</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_005-2025_jordao.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_005-2025_jordao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Requer a construção de uma passagem molhada no Riacho do Bebedouro, localizado no Sítio Mandasaia.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>20250304</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_06-2025_jordao.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_06-2025_jordao.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006/2025 _x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Requer a construção de uma passagem molhada no Riacho dos Dantas, localizado no Sítio Bálsamos.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>20250305</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_001-2025_dundun.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_001-2025_dundun.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2025_x000D_
 Autoria: Vereador Francisco das Chagas Tavares Rodrigues_x000D_
 Ementa: Requer a cessão de um prédio público conforme Lei nº 288/2010, para o uso da Associação dos Hortifrutigrangeiros do Vale de Cuncas, neste_x000D_
 Município.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>20250306</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_002-2025_dundun.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_002-2025_dundun.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2025_x000D_
 Autoria: Vereador Francisco das Chagas Tavares Rodrigues_x000D_
 Ementa: Requer adequação da Escola Pedro Roberto, localizada na Comunidade do Sítio Prazeres, para atendimento Médico daquela localidade como Unidade Apoio da UBS do Distrito de Cuncas, neste Município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>20250307</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_003-2025_dundun.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_003-2025_dundun.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2025_x000D_
 Autoria: Vereador Francisco das Chagas Tavares Rodrigues_x000D_
 Ementa: Requer o apiçarramento para a Comunidade do Sítio Raposa, bem como, a reforma do Boeiro localizado na Estrada vicinal José Monteiro Sobrinho, localizado neste Município.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>20250308</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_001-2025_joanes.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_001-2025_joanes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2025_x000D_
 Autoria: Vereador Joanes Vieira da Silva_x000D_
 Ementa: Requer a construção de calçamento nas Ruas Irmãos Ribeiro e Padre Adaulto e Rua Santa Luzia, localizadas no Bairro Trajano Nogueira.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>20250309</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_002-2025_joanes.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_002-2025_joanes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2025_x000D_
 Autoria: Vereador Joanes Vieira da Silva_x000D_
 Ementa: Requer a construção da passagem molhada no Sítio Carnaúba, próximo a residência do Senhor Cícero de Justino.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>20250310</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_003-2025_joanes.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_003-2025_joanes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2025 _x000D_
 Autoria: Vereador Joanes Vieira da Silva_x000D_
 Ementa: Requer a construção de uma Praça Pública no Bairro Vila São José.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>20250311</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_002-2025_wenes.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_002-2025_wenes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 002/2025_x000D_
 Autoria: Vereador José Wenes dos Santos_x000D_
 Ementa: Requer a construção de uma guarita no Assentamento José Lourenço, localizado no Distrito de Santo Antônio.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>20250312</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_003-2025_wenes.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_003-2025_wenes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2025_x000D_
 Autoria: Vereador José Wenes dos Santos_x000D_
 Ementa: Requer a construção de uma guarita no Sítio Prazeres, Distrito de Cuncas.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>20250313</t>
   </si>
   <si>
     <t>Koringa, Wenes</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/213/requerimento_001-2025_wenes-koringa.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/213/requerimento_001-2025_wenes-koringa.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 001/2025_x000D_
 Autoria: Vereadores José Wenes dos Santos / Vereador Eurandir de Sousa Sinézio_x000D_
 Ementa: Requer a reforma, ampliação e estruturação da Escola Catarina Tavares, localizada no Distrito de Cuncas.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>20250314</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_005-2025_dody.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_005-2025_dody.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 005/2025_x000D_
 Autoria: Vereador José Wilson de Sousa_x000D_
 Ementa: Requer a pavimentação da Rua Antônio Pereira de Jesus localizada no Bairro Gangorra.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>20250315</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_006-2025_dody.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_006-2025_dody.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 006/2025_x000D_
 Autoria: Vereador José Wilson de Sousa_x000D_
 Ementa: Requer a pavimentação da Rua Raimundo Manoel dos Santos localizada no Bairro Baixio Velho, bem como, identificação das ruas.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>20250316</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_no_003_thefferson.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_no_003_thefferson.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2025_x000D_
 Autoria: Vereador Thefferson Dyogo de Lima Feitosa_x000D_
 Ementa: Requer o Piçarramento da Estrada Vicinal Deputado Antônio Leite Tavares, com início na BR-116 até o Distrito de Brejinho, neste Município.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>20250317</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/219/rrequerimento_no_004_thefferson.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/219/rrequerimento_no_004_thefferson.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 004/2025_x000D_
 Autoria: Vereador Thefferson Dyogo de Lima Feitosa_x000D_
 Ementa: Requer Pavimentação em Paralelepípedo do Assentamento José Lourenço , Distrito de Santo Antônio, neste Município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>20250318</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 007/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Requer a relação dos bens imóveis e a que se destinam, sendo eles: prédios, equipamentos, terrenos, bens de uso comum do povo, registrados ou não em cartório e também, constantes ou não no patrimônio geral do município, com a identificação do respectivo tombo ou não.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>20250319</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 009/2025_x000D_
 Autoria: Exmo. Vereador José Jordão Tavares de Sousa._x000D_
 Ementa: Requer a pavimentação da Rua São Domingos, iniciando na Rua Raimundo Inácio finalizando na Empresa Ceará Doces, localizada no Bairro Gangorra, neste Município.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>20250401</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_no_007-2025_dody.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_no_007-2025_dody.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 007/2025_x000D_
 Autoria: Vereador José Wilson de Sousa_x000D_
 Ementa: Requer a pavimentação de todas as vias localizadas nos Bairros Gangorra e Parque da Jurema, utilizando paralelepípedo, pedra tosca ou piso intertravado.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>20250403</t>
   </si>
   <si>
     <t>Joanes Vieira, Wenes</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_no_001-2025_joanes_e_wenes.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_no_001-2025_joanes_e_wenes.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 001/2025_x000D_
 Autoria: Vereadores José Wenes dos Santos e Joanes Vieira da Silva_x000D_
 Ementa: Requer a abertura de Rua às margens da BR 116 no Distrito de Iara, Município de Barro.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>20250503</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 010/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Requer a reposição de um poste de iluminação pública e de dois bancos na Praça da Guarita, situada em frente à guarita da lara.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>20250504</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 011/2025_x000D_
@@ -1260,76 +1260,76 @@
     <t>REQUERIMENTO N° 004/2025_x000D_
 Autoria: Vereador Eurandir de Sousa Sinézio_x000D_
 Ementa: Requer o estudo de viabilidade para melhor sinalização, e possíveis redutores de velocidade para a CE 380 (Rodovia Firmino Tavares), localizada no Distrito de Cuncas.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>20250806</t>
   </si>
   <si>
     <t>Wilton Diniz</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 001/2025_x000D_
 Autoria: Vereador Wilton Leite Diniz_x000D_
 Ementa: Requer a conclusão do calçamento das Ruas Padre Cícero e Wilson Luiz Gonzaga, bem como da Travessa Wilson Luiz Gonzaga, localizados no Bairro Jardim Raimundo Inácio, neste Município.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>20250904</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_no_004-2025_dundum.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_no_004-2025_dundum.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/2025_x000D_
 Autoria: Vereador Francisco das Chagas Tavares Rodrigues_x000D_
 Ementa: Requer a reforma e ampliação do Prédio Público Sede da Prefeitura Municipal de Barro, e dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>20250906</t>
   </si>
   <si>
     <t>Requerimento Nº 005/2025_x000D_
 Autoria: Vereador Thefferson Dyogo de Lima Feitosa_x000D_
 Ementa: Requer a revitalização da Avenida Dep. Januário Feitosa, bem como a Avenida Vicente Alves, neste Município.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>20251002</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_no_008-2025_dody.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_no_008-2025_dody.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 008/2025_x000D_
 Autoria: Vereador José Wilson de Sousa_x000D_
 Ementa: Requer a aquisição de um aparelho de mamografia para o Hospital Municipal Santo Antônio.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>20251003</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 013/2025_x000D_
 Autoria: Vereador José Jordão Tavares de Sousa_x000D_
 Ementa: Requer a pavimentação da Estrada Vicinal Dep. Antônio Leite Tavares, com início às margens da BR116 contemplando o perímetro Urbano do Baixio Velho até o final do Loteamento João Enoque Tavares.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>20251101</t>
   </si>
   <si>
     <t>Requerimento Nº 005/2025_x000D_
@@ -1337,60 +1337,81 @@
 Ementa: Requer providências para eliminar o lixão existente na Rua Zulmira Fernandes e adoção de medidas para a adequada destinação dos resíduos sólidos.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>20251102</t>
   </si>
   <si>
     <t>Requerimento Nº 006/2025_x000D_
 Autoria: Vereador Francisco das Chagas Tavares Rodrigues_x000D_
 Ementa: Requer providências da Companhia de Água e Esgoto do Ceará - CAGECE, visando à melhoria e regularização dos serviços de abastecimento de água do Município de Barro/CE.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>20251104</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 014/2025_x000D_
 AUTORIA: VEREADOR JOSÉ JORDÃO TAVARES DE SOUSA_x000D_
 EMENTA: Requer que o Município efetue um levantamento minucioso dos locais de trabalho e das tarefas e atividades de vigilância e segurança patrimonial prestados pelos vigias, afim de comprovar que tais atividades consubstanciam serviços periculoso e/ou atividade de risco, em consonância com as leis que regem a matéria.</t>
   </si>
   <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>PRC</t>
+  </si>
+  <si>
+    <t>Parecer Prévio TCE</t>
+  </si>
+  <si>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2023/283/73f08899-6c9d-4acc-a493-248d9d792d6d.pdf</t>
+  </si>
+  <si>
+    <t>PROCESSO Nº: 02727/2024-1_x000D_
+ESPÉCIE PROCESSUAL: Prestação de Contas de Governo_x000D_
+ENTE FEDERATIVO: Município de Barro_x000D_
+EXERCÍCIO FINANCEIRO: 2023_x000D_
+RESPONSÁVEL: Hericles George Feitosa Albuquerque (Prefeito)_x000D_
+ADVOGADA: Júlia Maria Pinheiro de Sousa (OAB/CE nº 46.691)_x000D_
+RELATORA: Conselheira Patrícia Lúcia Mendes Saboya</t>
+  </si>
+  <si>
     <t>271</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/271/veto_no_001-2025_-_lei_no_595-2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/271/veto_no_001-2025_-_lei_no_595-2025.pdf</t>
   </si>
   <si>
     <t>VETO A LEI n° 595/2025 DE 05 DE MAIO DE 2025, QUE DISPÕE SOBRE O HASTEAMENTO DAS BANDEIRAS E EXECUÇÃO DOS HINOS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1697,68 +1718,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_indicacao_03-2025_jordao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_indicacao_no_01-2025_md.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_indicacao_no_01-2025_wenes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_indicacao_no_02-2025_wenes_-_dundum.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_indicacao_no_02-2025_joanes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_05-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_no_006-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_no_007-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/221/pl_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_015-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-07-31_154524.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_22-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_23-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_24-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_25-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_026-2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_27_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_32-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no_37-_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/276/pl_38-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_39-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_40-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_no_001-2025_thefferson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_002-2025_jordao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_no_001-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_no_002-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_005-2025_jordao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_06-2025_jordao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_001-2025_dundun.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_002-2025_dundun.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_003-2025_dundun.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_001-2025_joanes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_002-2025_joanes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_003-2025_joanes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_002-2025_wenes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_003-2025_wenes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/213/requerimento_001-2025_wenes-koringa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_005-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_006-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_no_003_thefferson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/219/rrequerimento_no_004_thefferson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_no_007-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_no_001-2025_joanes_e_wenes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_no_004-2025_dundum.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_no_008-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/271/veto_no_001-2025_-_lei_no_595-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_indicacao_03-2025_jordao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_indicacao_no_01-2025_md.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/261/projeto_de_indicacao_no_01-2025_wenes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_indicacao_no_02-2025_wenes_-_dundum.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_indicacao_no_02-2025_joanes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/181/projeto_de_lei_001-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/182/projeto_de_lei_002-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/183/projeto_de_lei_003-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/184/projeto_de_lei_004-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_05-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_no_006-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/217/projeto_de_lei_no_007-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/221/pl_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/222/projeto_de_lei_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/223/projeto_de_lei_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/229/projeto_de_lei_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/230/projeto_de_lei_013-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/231/projeto_de_lei_014-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/232/projeto_de_lei_015-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/236/projeto_de_lei_016-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/237/projeto_de_lei_017-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/241/scan2025-07-31_154524.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/242/projeto_de_lei_020-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_22-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/246/projeto_de_lei_23-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/247/projeto_de_lei_24-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/248/projeto_de_lei_25-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_026-2025_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/256/projeto_de_lei_27_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/257/projeto_de_lei_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_32-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/273/projeto_de_lei_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/274/projeto_de_lei_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_lei_no_37-_2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/276/pl_38-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/281/projeto_de_lei_39-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/282/projeto_de_lei_40-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_01-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_no_001-2025_thefferson.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/279/projeto_de_lei_002-2025_jordao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/188/projeto_de_resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_no_001-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_no_002-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/203/requerimento_005-2025_jordao.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/204/requerimento_06-2025_jordao.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/205/requerimento_001-2025_dundun.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_002-2025_dundun.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_003-2025_dundun.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/208/requerimento_001-2025_joanes.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/209/requerimento_002-2025_joanes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/210/requerimento_003-2025_joanes.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/211/requerimento_002-2025_wenes.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/212/requerimento_003-2025_wenes.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/213/requerimento_001-2025_wenes-koringa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_005-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_006-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_no_003_thefferson.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/219/rrequerimento_no_004_thefferson.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/226/requerimento_no_007-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/228/requerimento_no_001-2025_joanes_e_wenes.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/264/requerimento_no_004-2025_dundum.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/270/requerimento_no_008-2025_dody.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2023/283/73f08899-6c9d-4acc-a493-248d9d792d6d.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2025/271/veto_no_001-2025_-_lei_no_595-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H102"/>
+  <dimension ref="A1:H103"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -4352,66 +4373,89 @@
       </c>
       <c r="D101" t="s">
         <v>241</v>
       </c>
       <c r="E101" t="s">
         <v>242</v>
       </c>
       <c r="F101" t="s">
         <v>13</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H101" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>402</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>64</v>
+        <v>110</v>
       </c>
       <c r="D102" t="s">
         <v>403</v>
       </c>
       <c r="E102" t="s">
         <v>404</v>
       </c>
-      <c r="F102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G102" s="1" t="s">
         <v>405</v>
       </c>
       <c r="H102" t="s">
         <v>406</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>407</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>64</v>
+      </c>
+      <c r="D103" t="s">
+        <v>408</v>
+      </c>
+      <c r="E103" t="s">
+        <v>409</v>
+      </c>
+      <c r="F103" t="s">
+        <v>67</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H103" t="s">
+        <v>411</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4473,50 +4517,51 @@
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
     <hyperlink ref="G92" r:id="rId91"/>
     <hyperlink ref="G93" r:id="rId92"/>
     <hyperlink ref="G94" r:id="rId93"/>
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>