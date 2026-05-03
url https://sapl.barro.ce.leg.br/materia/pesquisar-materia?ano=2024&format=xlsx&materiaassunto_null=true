--- v0 (2026-02-02)
+++ v1 (2026-05-03)
@@ -54,133 +54,133 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2024030701</t>
   </si>
   <si>
     <t>PRIND</t>
   </si>
   <si>
     <t>Projeto de Indicação</t>
   </si>
   <si>
     <t>Joanes Vieira</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/101/whatsapp_image_2024-03-13_at_20.27.30.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/101/whatsapp_image_2024-03-13_at_20.27.30.pdf</t>
   </si>
   <si>
     <t>Projeto de Indicação Nº 01/2024, de 06 de Março de 2024. DO: Vereador Joanes Vieira da Silva. EMENTA: Denomina de RUA JOÃO TEOTONHO SOBRINHO, a rua que indica.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>2024031401</t>
   </si>
   <si>
     <t>Koringa</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/</t>
+    <t>http://sapl.barro.ce.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Indicação Nº 001/2024, de 13 de Março de 2024, DO: Vereador Eurandir de Sousa Sinézio. EMENTA: Denomina de RUA ANTÔNIA BENTO DE MORAES (TOINHA BENTO), a rua que indica.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>2024041101</t>
   </si>
   <si>
     <t>Dody</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/116/img_4717.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/116/img_4717.pdf</t>
   </si>
   <si>
     <t>Projeto de Indicação Nº 001/2024, de 10 de Abril de 2024. Autoria: Vereador José Wilson de Sousa. Ementa: Denomina de Rua ANTÔNIO PEREIRA DE JESUS, a rua que indica.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>2024041102</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/117/img_4718.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/117/img_4718.pdf</t>
   </si>
   <si>
     <t>Projeto de Indicação Nº 002/2024, de 10 de Abril de 2024. Autoria: Vereador José Wilson de Sousa. Ementa: Denomina de RUA RAIMUNDO MANUEL DOS SANTOS, a rua que indica.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>2024070501</t>
   </si>
   <si>
     <t>Cloves Ferreira</t>
   </si>
   <si>
     <t>Projeto de Indicação Nº 001/2024, de 04 de Julho de 2024._x000D_
 AUTORIA: Vereador Cloves Ferreira da Silva._x000D_
 EMENTA: Denomina de PRAÇA JOÃO VICENTE ALVES DE OLIVEIRA, a Praça que indica.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>2024070502</t>
   </si>
   <si>
     <t>Projeto de Indicação Nº 002/2024, de 04 de Julho de 2024._x000D_
 AUTORIA: Vereador Cloves Ferreira da Silva._x000D_
 EMENTA: Denomina de DEUZIMAR SEVERO DE LIMA, a AREINHA que indica</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>2024082201</t>
   </si>
   <si>
     <t>Wenes</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_indicacao_no_01-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_indicacao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 01/2024, de 21 de Agosto de 2024_x000D_
 AUTORIA: Vereador Jose Wenes dos Santos_x000D_
 EMENTA: Denomina de Praça MARIA DE LOURDES FERNANDES DE MELO, a Praça que indica.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>2024082202</t>
   </si>
   <si>
     <t>PROJETO DE INDICAÇÃO Nº 02/2024, de 21 de Agosto de 2024_x000D_
 AUTORIA: Vereador Jose Wenes dos Santos_x000D_
 EMENTA: Denomina de AREINHA DOMICIO JOÃO GONÇALVES ("DOMICIO"), a areinha que indica.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>2024090501</t>
   </si>
   <si>
     <t>Vanda</t>
@@ -204,91 +204,91 @@
 Autoria: Vereadores Cioves Ferreira da Silva; Eurandir de Sousa Sinézio_x000D_
 Ementa: Denomina de RUA JOÃO NONATO MARTINS, a Rua que indica.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 01/2024, de 13 de Março de 2024. DO: Vereador Eurandir de Sousa Sinezio. EMENTA: Concede Titulo de "Cidadã Barrense" a senhora Erineuda Ribeiro Martins Feitosa, na  forma que indica.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>2024032101</t>
   </si>
   <si>
     <t>Vanda, Dundun</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/109/doc05957820240403110237.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/109/doc05957820240403110237.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 001/2024. Autoria: Vereadora Maria Pereira de Lira Silva. Ementa: Concede Titulo de "Cidadão Barrense" ao senhor Cícero da Silva Cena, na forma que indica.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>2024040401</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/112/doc05957620240403110134.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/112/doc05957620240403110134.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 002/2024, de 03 de Abril de 2024. Autoria: Vereadora Maria Pereira de Lira Silva. Ementa: Concede Título de "Cidadão Barrense" ao Senhor Paulo Sérgio Bandeira da Silva, na forma que indica.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>2024062701</t>
   </si>
   <si>
     <t>Itamar</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/128/img_5955.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/128/img_5955.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 01/2024, de 11 de Junho de 2024, do Vereador José Itamar Mendes. _x000D_
 EMENTA: Concede Título de "Cidadã Barrense" a Senhora Maria Caroline Barros Virgulino, na forma que indica.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Dundun</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/133/pdl_no_001-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/133/pdl_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 001/2024, de 28 de Junho de 2024._x000D_
 AUTORIA: Vereador Francisco das Chagas Tavares Rodrigues. _x000D_
 EMENTA: Concede Título de "Cidadão Barrense" ao Senhor Audi Ferreira Chaves, na forma que indica</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>2024080101</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 03/2024, de 31 de Julho de 2024_x000D_
 AUTORIA: Vereadora Maria Pereira de Lira Silva_x000D_
 EMENTA: Concede Titulo de "Cidadão Barrense" ao Senhor Francisco José de Lima, na forma que indica.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>2024080102</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 04/2024, de 31 de Julho de 2024_x000D_
@@ -327,514 +327,514 @@
     <t>Wilton Diniz</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 003/2024, de 14 de Agosto de 2024_x000D_
 AUTORIA: Vereador Wilton Leite Diniz_x000D_
 EMENTA: Concede Titulo de "Cidadão Barrense" ao Senhor Paulo José de Macedo Filho, na forma que indica</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>2024081502</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 001/2024, de 14 de Agosto de 2024_x000D_
 AUTORIA: Vereador José Wilson de Sousa_x000D_
 EMENTA: Concede Titulo de "Cidadão Barrense" ao Senhor Francisco Gidalberto Rodrigues Pinheiro, na forma que indica</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>2024102401</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_decreto_legislativo_no_06-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_decreto_legislativo_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo Nº 06/2024. AUTORIA: Vereadora Maria Pereira de Lira Silva. EMENTA: Concede Titulo de "Cidadão Barrense" ao Senhor Luiz Alves de Freitas Júnior, na forma que indica.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>2024111401</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO Nº 007/2024._x000D_
 AUTORIA: Vereadora Maria Pereira de Lira Silva._x000D_
 EMENTA: Concede Título de “Cidadão Barrense” ao Senhor Daniel Nascimento da Rocha, na forma que indica.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/74/pl_01-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/74/pl_01-2024.pdf</t>
   </si>
   <si>
     <t>Cria no quadro de servidores do Poder Executivo Municipal cargos de provimento efetivo para realização de concurso público municipal, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_002-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_002-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 519/2022 que cria o Serviço Voluntário de Cuidador (Profissional de Apoio) e institui bolsas destinadas as despesas com alimentação e deslocamento na Rede Municipal de Ensino de Barro-CE e adota outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_003-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_003-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 359/2014 que dispõe sobre a Estrutura Organizacional da Administração Municipal de Barro e Adota outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/77/pl_04-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/77/pl_04-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza instalação de calçadão na zona urbana do município de Barro, e dá outras providências.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/78/pl_05-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/78/pl_05-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização do Piso Salarial dos Agentes Comunitários de Saúde (ACS) e Agentes de Combate a Endemias (ACE) do Município de Barro e dá outras providências</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/79/pl_06-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/79/pl_06-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste do valor do Piso Salarial Nacional para os profissionais do magistério público da educação básica ao vencimento base percebido pelo profissional do magistério básico</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/80/pl_07-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/80/pl_07-2024.pdf</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Altera o Parágrafo 1º, do Art. 68, da Lei Nº 536, de 31 de março de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>CRIA NO MUNICÍPIO DE BARRO A GRATIFICAÇÃO POR DESEMPENHO DA SAÚDE BUCAL NA ATENÇÃO PRIMÁRIA A SAÚDE - APS, COM BASE NA PORTARIA Nº 960, DE 17 DE JULHO DE 2023, DO MINISTÉRIO DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/87/camscanner_13-03-2024_12.17.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/87/camscanner_13-03-2024_12.17.pdf</t>
   </si>
   <si>
     <t>Cria os componentes no Município de Barro-CE do Sistema Nacional de Segurança Alimentar, defino os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/110/camscanner_03-04-2024_09.23.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/110/camscanner_03-04-2024_09.23.pdf</t>
   </si>
   <si>
     <t>Autoriza Fixação do Índice de Revisão Geral Anual da Remuneração dos Servidores do Poder Executivo do Município de Barro/CE e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/120/img_4724.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/120/img_4724.pdf</t>
   </si>
   <si>
     <t>Denomina de RUA ANTÔNIA BENTO DE MORAIS (TOINHA BENTO), a rua que indica.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/121/img_4725.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/121/img_4725.pdf</t>
   </si>
   <si>
     <t>Denomina de RUA JOÃO TEOTONHO SOBRINHO, a rua que indica.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/118/doc06134120240515084649_rotated.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/118/doc06134120240515084649_rotated.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e exeução sa Lei Orçamentária Anual para o Exercício Financeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/122/img_4870.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/122/img_4870.pdf</t>
   </si>
   <si>
     <t>Institui a Política Muncipal de Educação em Tempo Integral na Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/124/img_5264.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/124/img_5264.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir Crédito Especial ao Orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/129/img_5960.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/129/img_5960.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ART. 03 DA LEI Nº 538/2023, CRIANDO A GRATIFICAÇÃO ESPECIAL POR COMPLEXIDADE PARA OS SERVIDORES CEDIDOS AO TRIBUNAL REGIONAL ELEITORAL QUE DESEMPENHAM ATIVIDADES FINS ÀQUELE ÓRGÃO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/130/img_5985.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/130/img_5985.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INCENTIVO VARIÁVEL POR DESEMPENHO DE METAS DO COMPONENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_no_21-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de EXPEDITO DIAS FEITOSA a Praça que indica e dá outras providências</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_no_022-2024_de_28_de_junho_de_2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_no_022-2024_de_28_de_junho_de_2024.pdf</t>
   </si>
   <si>
     <t>Denomina de RUA PROFESSOR JOSÉ WILSON PEREIRA CABRAL, RUA JOSÉ PINHEIRO DA SILVA e RUA ANGELITA PASTORA DA SILVA as ruas que indicam</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_lei_no_023-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_lei_no_023-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo e o Fundo Municipal de Turismo e dá outras providências.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/138/projeto_de_lei_no_24-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/138/projeto_de_lei_no_24-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura de Barro, seus princípios, objetivos, estrutura, organização, gestão, interrelações entre os seus componentes, recursos humanos, financiamento e da outras providencias.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_025-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_025-2024.pdf</t>
   </si>
   <si>
     <t>RENOMEIA a Escola de Ensino Fundamental Soledade André prevista na Lei Nº 406/2016 de 18 de Novembro de 2016 para Escola de Educação Infantil e Ensino Fundamental Soledade André pela inclusão da oferta da Educação Infantil.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/151/projeto_de_lei_026-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/151/projeto_de_lei_026-2024.pdf</t>
   </si>
   <si>
     <t>RENOMEIA para tempo integral as Escolas Municipais previstas na Lei Nº 406/2016 de 18 de novembro de 2016 pela necessidade de inclusão da oferta da Educação em Tempo Integral.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_027-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_027-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO E DENOMINAÇÃO DE UM CENTRO DE EDUCAÇÃO INFANTIL EM TEMPO INTEGRAL NA REDE PÚBLICA DE ENSINO DO MUNICÍPIO DE BARRO-CEARÁ, DENOMINADO "ANTÔNIA MARIA DE LIMA"</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/153/loa_2025.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/153/loa_2025.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Barro-CE para o Exercício Financeiro de 2025</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_29-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_29-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de RUA ANTÔNIO PEREIRA DE JESUS, a rua que indica.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_30-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_30-2024.pdf</t>
   </si>
   <si>
     <t>Denomina de RUA RAIMUNDO MANUEL DOS SANTOS ("DOCA DO RIO"), a rua que indica.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Denomina de RUA FRANCISCO LOURENÇO PEREIRA (CIZOR), a rua que indica.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_032-20241.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_032-20241.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a Contratar Operação de Crédito com o Banco do Brasil, e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/178/projeto_de_lei_033-2024_1.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/178/projeto_de_lei_033-2024_1.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Lei n.° 13.935, de 11 de dezembro de 2019, que dispõe sobre a prestação de serviços de Psicologia e Serviço Social nas redes públicas de educação básica do Município de Barro/CE, e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/179/mensagem_ao_pl_034_2024_pgv.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/179/mensagem_ao_pl_034_2024_pgv.pdf</t>
   </si>
   <si>
     <t>ALTERA AS ALÍQUOTAS DE IPTU, INSTITUI A PLANTA GENÉRICA DE VALORES E DEFINE CRITÉRIOS PARA A APURAÇÃO DO VALOR VENAL DOS IMÓVEIS SUJEITOS À INCIDÊNCIA DO IMPOSTO SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA (IPTU) DESTE MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_lei_035_2024_financiamento_2025_1.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_lei_035_2024_financiamento_2025_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/88/camscanner_13-03-2024_12.22.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/88/camscanner_13-03-2024_12.22.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 01, de 28 de Fevereiro de 2024. Autoria: Vereadora Maria Pereira de Lira Silva. Ementa: Cria o Programa Municipal de incentivo ao Empreendedorismo da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 02/2024. Autoria: Vereadora Maria Pereira de Lira Silva. EMENTA: Dispõe sobre obrigatoriedade de igualdade de premiação entre gêneros em eventos e competições esportivas e culturais no âmbito do Município de Barro/CE e dá outras providências.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2024060601</t>
   </si>
   <si>
     <t>MESA DIRETORA - MD</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_no_03-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Nº 03/2024, de 05/06/2024._x000D_
 AUTORIA: Mesa Diretora da Câmara Municipal de Barro/CE._x000D_
 EMENTA: Fixa os subsídios do Prefeito, Vice-Prefeito e Secretários Municipais do Município de Barro/CE, para o quadriênio 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>Adriano Feitosa</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_no_001-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_no_001-2024.pdf</t>
   </si>
   <si>
     <t>INSTITUI FERIADO MUNICIPAL NO DIA DE NOSSA SENHORA DA CONCEIÇÃO, PADROEIRA DO DISTRITO DE IARA, NESTE MUNICÍPIO, A SER COMEMORADO TODO DIA 08 DE DEZEMBRO</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/125/img_5442.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/125/img_5442.pdf</t>
   </si>
   <si>
     <t>Fixa subsídios dos Vereadores da Câmara Municipal de Barro/CE, para a legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Cria e Denomina de Vereador FRANCISCO IRANILDO DOS SANTOS o Centro Administrativo da Câmara Municipal de Barro e dá outras providências.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2024020801</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Requerimento Nº 001/2024, de 07 de Fevereiro de 2024. Autoria: Eurandir de Sousa Sinézio._x000D_
 REQUER A VIABILIDADE DE UMA NOVA ADUTORA PARA O DISTRITO DE CUNCAS, LIGANDO AS COMUNIDADES DE MINADOR, PRAZERES, CUNCAS DE CIMA, VILA, CUNCAS DE BAIXO E FAZENDA NOVA, NESTE MUNICÍPIO.</t>
@@ -992,111 +992,111 @@
   <si>
     <t>Requerimento Nº 009/2024. Autoria: Vereador: Eurandir de Sousa Sinézio. EMENTA: Requer a colocação de Placas de Indicação em ruas do Município do Barro.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>2024031403</t>
   </si>
   <si>
     <t>Requerimento Nº 010/2024. Autoria: Vereador: Eurandir de Sousa Sinézio. EMENTA: Requer a viabilidade de Areninhas, para os Distritos de Cuncas, Serrota, Engenho Velho e demais localidades onde forem viáveis</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>2024031404</t>
   </si>
   <si>
     <t>Requerimento Nº 001/2024. Autoria: Vereador: Wilton Leite Diniz. EMENTA: Requer a criação de um abrigo para animais em situações de rua, incluindo uma unidade móvel para fiscalização e recolhimento, e profissionais para acompanhamento dos animais, neste município.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/111/doc05957520240403110122.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/111/doc05957520240403110122.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº 002/2024, de 03 de Abril de 2024. Autoria: Vereador Wilton Leite Diniz. Ementa: Requer a Reforma e Adequação da Escola João Banto da Silva, localizada no Sítio Saco para o atendimento médico naquela localidade.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>2024040402</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/113/doc05957720240403110150.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/113/doc05957720240403110150.pdf</t>
   </si>
   <si>
     <t>Requerimento Nº 01/2024, de 03 de Abril de 2024. Autoria: Vereador Francisco das Chagas Tavares Rodrigues. Ementa: Requer aquisição de Roçadeira Hidráulica Articulada (RHA), afim de garantir limpeza uniforme em planos horizontal e vertical no âmbito do Município de Barro/CE e adota outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Ruequeriemnto Nº 001/2024, de 09 de Abril de 2024. Autoria: Vereadora Maria Pereira de Lira Silva. Ementa: Requer ao Executivo a inclusão do Sistema de Coleta de Óleo de Cozinha para Reciclagem e adesão ao Projeto Eco Juá no Município de Barro.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>2024041801</t>
   </si>
   <si>
     <t>Requerimento Nº 001/2024, de 17 de Abril de 2024. Autoria: Vereador José Wenes dos Santos. Ementa: Requer a construção de calçamento e enlarguecimento da Rua JOAQUIM HERMES, localizada neste município.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Requerimento Nº 002/2024, de 14 de Agosto de 2024_x000D_
 AUTORIA: Vereador José Wenes dos Santos_x000D_
 EMENTA: Requer a cessão de uma sala de prédio público conforme Lei Nº 288/2010, para uso da Igreja Assembléia de Deus, neste Município</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Requerimento Nº 003/2024, de 14 de Agosto de 2024_x000D_
 AUTORIA: Vereador José Wenes dos Santos_x000D_
 EMENTA: Requer a reforma e readequação de uma sala da Escola Vicente Batista de Sousa, localizada no Sítio Furna para o atendimento médico naquela localidade.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 04/2024, de 21de Agosto de 2024_x000D_
 AUTORIA: Vereador José Wilson de Sousa_x000D_
 EMENTA: Requer a construção  de 02 (duas) lombadas no Sitio Alagoinha, Zona Rural, neste Município.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_no_002-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Requer da Secretaria Municipal de Saúde de Barro a viabilização de parcerias com o Governo do Estado do Ceará para aquisição de um Mamógrafo, afim de atender as mulheres do Município de Barro.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 003/2024._x000D_
 AUTORIA: Vereadora Maria Pereira de Lira Silva._x000D_
 EMENTA: Requer a construção de “Areinha Esportiva” no Distrito de Riachão e Homenagem ao Vereador Francisco Iranildo dos Santos.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>2024111402</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 004/2024._x000D_
 AUTORIA: Vereadora Maria Pereira de Lira Silva._x000D_
 EMENTA: Requer a pavimentação de todas as ruas situadas nos Bairro Gangorra e Parque da Jurema, utilizando-se de paralelepípedo, pedra tosca ou piso intertravado.</t>
   </si>
   <si>
     <t>164</t>
@@ -1220,51 +1220,51 @@
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>2024121203</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 01012024_x000D_
 Autoria: Vereador José Wilson de Sousa_x000D_
 Ementa: Requer a reforma das passagens molhadas que dão acesso aos Sítios Alagoinha e Pitombeira do Pilongar, Zona Rural deste Município.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer Prévio TCE</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/123/parecer_previo_no_067-2024.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/123/parecer_previo_no_067-2024.pdf</t>
   </si>
   <si>
     <t>CONTAS DE GOVERNO. DESPESAS COM PESSOAL. NÃO REPASSE INTEGRAL AO INSS. MODULAÇÃO DE EFEITOS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1571,68 +1571,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/101/whatsapp_image_2024-03-13_at_20.27.30.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/116/img_4717.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/117/img_4718.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/109/doc05957820240403110237.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/112/doc05957620240403110134.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/128/img_5955.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/133/pdl_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_decreto_legislativo_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/74/pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/77/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/78/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/79/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/80/pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/87/camscanner_13-03-2024_12.17.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/110/camscanner_03-04-2024_09.23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/120/img_4724.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/121/img_4725.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/118/doc06134120240515084649_rotated.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/122/img_4870.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/124/img_5264.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/129/img_5960.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/130/img_5985.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_no_022-2024_de_28_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_lei_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/138/projeto_de_lei_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_025-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/151/projeto_de_lei_026-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/153/loa_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_032-20241.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/178/projeto_de_lei_033-2024_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/179/mensagem_ao_pl_034_2024_pgv.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_lei_035_2024_financiamento_2025_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/88/camscanner_13-03-2024_12.22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/125/img_5442.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/111/doc05957520240403110122.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/113/doc05957720240403110150.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/123/parecer_previo_no_067-2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/101/whatsapp_image_2024-03-13_at_20.27.30.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/116/img_4717.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/117/img_4718.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/146/projeto_de_indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/109/doc05957820240403110237.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/112/doc05957620240403110134.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/128/img_5955.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/133/pdl_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_decreto_legislativo_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/74/pl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/75/projeto_de_lei_002-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_003-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/77/pl_04-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/78/pl_05-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/79/pl_06-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/80/pl_07-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/87/camscanner_13-03-2024_12.17.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/110/camscanner_03-04-2024_09.23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/120/img_4724.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/121/img_4725.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/118/doc06134120240515084649_rotated.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/122/img_4870.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/124/img_5264.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/129/img_5960.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/130/img_5985.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/132/projeto_de_lei_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/131/projeto_de_lei_no_022-2024_de_28_de_junho_de_2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/139/projeto_de_lei_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/138/projeto_de_lei_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/150/projeto_de_lei_025-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/151/projeto_de_lei_026-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_027-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/153/loa_2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/174/projeto_de_lei_032-20241.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/178/projeto_de_lei_033-2024_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/179/mensagem_ao_pl_034_2024_pgv.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/180/projeto_lei_035_2024_financiamento_2025_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/88/camscanner_13-03-2024_12.22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/127/projeto_de_lei_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/125/img_5442.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/111/doc05957520240403110122.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/113/doc05957720240403110150.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/156/requerimento_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2024/123/parecer_previo_no_067-2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>