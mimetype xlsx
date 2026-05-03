--- v0 (2025-11-01)
+++ v1 (2026-05-03)
@@ -51,51 +51,51 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Parecer Prévio TCE</t>
   </si>
   <si>
-    <t>https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2022/126/parecer_previo_no_254-2022_com_relatorio_e_voto.pdf</t>
+    <t>http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2022/126/parecer_previo_no_254-2022_com_relatorio_e_voto.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas de Governo da Prefeitura Municipal de Barro. Exercício de 2019. Parecer Ministerial opinando pela emissão de Parecer Prévio pela desaprovação das contas. Decisão do Pleno Virtual pela Emissão de Parecer Prévio Desfavorável à Aprovação das Contas, considerando-as Irregulares. Recomendações.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -402,68 +402,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2022/126/parecer_previo_no_254-2022_com_relatorio_e_voto.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.barro.ce.leg.br/media/sapl/public/materialegislativa/2022/126/parecer_previo_no_254-2022_com_relatorio_e_voto.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>